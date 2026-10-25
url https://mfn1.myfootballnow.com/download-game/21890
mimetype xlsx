--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -290,51 +290,51 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>MIA</t>
   </si>
   <si>
     <t>MIA 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 9-Daniel Liller kicks 73 yards from MIA 35 to NYA -8. Touchback.</t>
   </si>
   <si>
     <t>#32 Jose Hernandez - RB</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#45 Cornell Huynh - SLB</t>
   </si>
   <si>
     <t>#79 Ralph Roberts - LDE</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
     <t>#22 Randy Kramer - CB</t>
   </si>
   <si>
     <t>#37 Maurice Hudson - FS</t>
   </si>
   <si>
     <t>#23 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>#75 Richard Kimmell - LDE</t>
   </si>
   <si>
     <t>#70 Frank Jenkins - DT</t>
   </si>
@@ -347,120 +347,120 @@
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 CB1 CB2 Blitz</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 32-Jose Hernandez ran to NYA 32 for 7 yards. Tackle by 22-Daniel Johns.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
     <t>#86 Richard Clark - TE</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#59 Ron Slater - SLB</t>
   </si>
   <si>
     <t>#55 Jackson Nelson - MLB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
   <si>
     <t>#25 Joseph Walker - CB</t>
   </si>
   <si>
     <t>#38 Jose Anderson - CB</t>
   </si>
   <si>
     <t>#20 Mike McCarthy - CB</t>
   </si>
   <si>
     <t>#43 Troy Jenkins - FS</t>
   </si>
   <si>
     <t>#22 Daniel Johns - CB</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>NYA 32</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>2-3-NYA 32 (14:19) 32-Jose Hernandez ran to NYA 31 for -1 yards. Tackle by 55-Jackson Nelson. PENALTY - Offsides (MIA 25-Joseph Walker)</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#33 Gerald Bartholomew - FB</t>
   </si>
   <si>
     <t>#87 John Vickers - TE</t>
   </si>
   <si>
     <t>#99 Paul Torbert - RDE</t>
   </si>
   <si>
     <t>#90 Jules Triplett - DT</t>
   </si>
   <si>
     <t>14:16</t>
   </si>
   <si>
     <t>NYA 37</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
   <si>
     <t>Nickel Strong FS CB3 Blitz</t>
   </si>
@@ -638,51 +638,51 @@
   <si>
     <t>10:15</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>3-1-NYA 32 (10:14) 11-Patrick Camp pass incomplete, dropped by 6-Brian Flores. Pressure by 90-Jules Triplett.</t>
   </si>
   <si>
     <t>10:07</t>
   </si>
   <si>
     <t>4-1-NYA 32 (10:08) 1-Michael Armstead punts 45 yards to MIA 23. Fair Catch by 85-Laverne Robertson.</t>
   </si>
   <si>
     <t>#1 Michael Armstead - P</t>
   </si>
   <si>
     <t>#56 Henry Aaron - RDE</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#68 Timothy Adkins - DT</t>
   </si>
   <si>
     <t>10:00</t>
   </si>
   <si>
     <t>MIA 23</t>
   </si>