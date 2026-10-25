--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -383,57 +383,57 @@
   <si>
     <t>#61 Michael Perry - LT</t>
   </si>
   <si>
     <t>#75 Robert Crawford - LG</t>
   </si>
   <si>
     <t>#70 Ellis Escobedo - C</t>
   </si>
   <si>
     <t>#79 Kurtis Alvey - RG</t>
   </si>
   <si>
     <t>#65 Jerry Easterling - RT</t>
   </si>
   <si>
     <t>#95 Bradley Booker - DT</t>
   </si>
   <si>
     <t>#53 Stephen Shelton - DT</t>
   </si>
   <si>
     <t>#75 Bobby Mundy - DT</t>
   </si>
   <si>
-    <t>#78 Theodore Wolf - RDE</t>
+    <t>#79 Theodore Wolf - RDE</t>
   </si>
   <si>
     <t>#56 Ralph Navarrete - MLB</t>
   </si>
   <si>
-    <t>#99 Thomas Carr - WLB</t>
+    <t>#96 Thomas Carr - SLB</t>
   </si>
   <si>
     <t>#42 Fred Rice - SS</t>
   </si>
   <si>
     <t>#26 Jacob Hoffman - SS</t>
   </si>
   <si>
     <t>#25 Robert Delmonte - FS</t>
   </si>
   <si>
     <t>#49 Donald Cronk - SS</t>
   </si>
   <si>
     <t>#47 Ramon Jefferson - FS</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>BUF 29</t>
   </si>
   <si>
     <t>I Formation Normal Max Protect</t>
   </si>
@@ -524,51 +524,51 @@
   <si>
     <t>Strong I Big HB Toss Weak</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>3-8-PIT 40 (11:07) 42-Hector Debnam ran to PIT 29 for 11 yards. Tackle by 99-Thomas Carr.</t>
   </si>
   <si>
     <t>#84 Kirk Oakes - TE</t>
   </si>
   <si>
     <t>10:27</t>
   </si>
   <si>
     <t>PIT 29</t>
   </si>
   <si>
     <t>Goal Line Normal HB Toss Strong</t>
   </si>
   <si>
     <t>1-10-PIT 29 (10:26) 21-Jon Noble ran to PIT 24 for 5 yards. Tackle by 56-Ralph Navarrete.</t>
   </si>
   <si>
-    <t>#86 Dale Bigelow - TE</t>
+    <t>#84 Dale Bigelow - TE</t>
   </si>
   <si>
     <t>9:49</t>
   </si>
   <si>
     <t>PIT 24</t>
   </si>
   <si>
     <t>Singleback Normal Quick Slant</t>
   </si>
   <si>
     <t>Nickel Normal Double WR2</t>
   </si>
   <si>
     <t>2-5-PIT 24 (9:48) 13-John Wade pass Pass knocked down by 42-Fred Rice. incomplete, intended for 14-Doug King.</t>
   </si>
   <si>
     <t>9:44</t>
   </si>
   <si>
     <t>Split Backs 3 Wide WR Post</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
@@ -641,90 +641,90 @@
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-PIT 25 (9:37) 17-Charles Gates pass complete to 81-George Archuleta to PIT 35 for 10 yards. Tackle by 22-Richard Lewis. 81-George Archuleta breaks down the CB. Pressure by 58-Troy Slater.</t>
   </si>
   <si>
     <t>#17 Charles Gates - QB</t>
   </si>
   <si>
     <t>#35 Leonard Cost - FB</t>
   </si>
   <si>
     <t>#81 George Archuleta - TE</t>
   </si>
   <si>
     <t>#88 Robin Galaz - WR</t>
   </si>
   <si>
     <t>#19 Troy Rivers - WR</t>
   </si>
   <si>
     <t>#51 Steven Pinder - LT</t>
   </si>
   <si>
-    <t>#59 John Brown - C</t>
+    <t>#62 John Brown - C</t>
   </si>
   <si>
     <t>#80 Justin Whitley - C</t>
   </si>
   <si>
     <t>#72 Edward Toro - RG</t>
   </si>
   <si>
     <t>#62 Robert Jeon - RT</t>
   </si>
   <si>
     <t>#98 Mark Ball - LDE</t>
   </si>
   <si>
     <t>#99 Nicholas McCormick - DT</t>
   </si>
   <si>
     <t>#93 Edwin Quezada - SLB</t>
   </si>
   <si>
     <t>#58 Troy Slater - WLB</t>
   </si>
   <si>
     <t>#36 Jesse Rivers - CB</t>
   </si>
   <si>
     <t>8:59</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>2-1-PIT 35 (8:58) 17-Charles Gates pass complete to 88-Robin Galaz to PIT 46 for 11 yards. Tackle by 36-Jesse Rivers. Great move by 88-Robin Galaz to get free of his coverage.</t>
   </si>
   <si>
-    <t>#48 Pete Gardner - RB</t>
+    <t>#37 Pete Gardner - RB</t>
   </si>
   <si>
     <t>#66 Robert Oconnell - LDE</t>
   </si>
   <si>
     <t>8:16</t>
   </si>
   <si>
     <t>PIT 46</t>
   </si>
   <si>
     <t>Weak I Normal HB Inside Weak</t>
   </si>
   <si>
     <t>4-3 Under Crowd Middle</t>
   </si>
   <si>
     <t>1-10-PIT 46 (8:15) 43-Randy Eckert ran to PIT 47 for 2 yards. Tackle by 99-Nicholas McCormick.</t>
   </si>
   <si>
     <t>#39 Francisco Bennett - SS</t>
   </si>
   <si>
     <t>7:35</t>
   </si>
@@ -869,51 +869,51 @@
   <si>
     <t>1:53</t>
   </si>
   <si>
     <t>PIT 31</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>Nickel Normal 2 Deep</t>
   </si>
   <si>
     <t>2-6-PIT 31 (1:52) 13-John Wade pass incomplete, the ball was thrown away. Pressure by 53-Stephen Shelton.</t>
   </si>
   <si>
     <t>1:45</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>3-6-PIT 31 (1:46) 42-Hector Debnam ran to PIT 29 for 2 yards. Tackle by 26-Jacob Hoffman. PIT 56-Ralph Navarrete was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#32 Anthony Padilla - FS</t>
+    <t>#23 Anthony Padilla - FS</t>
   </si>
   <si>
     <t>1:13</t>
   </si>
   <si>
     <t>4-4-PIT 29 (1:12) 9-Stephen Figaro 46 yard field goal is GOOD. BUF 6 PIT 0</t>
   </si>
   <si>
     <t>1:07</t>
   </si>
   <si>
     <t>(1:08) 9-Stephen Figaro kicks 68 yards from BUF 35 to PIT -3. 43-Randy Eckert to PIT 15 for 18 yards. Tackle by 20-Johnathan Turcios.</t>
   </si>
   <si>
     <t>1:04</t>
   </si>
   <si>
     <t>PIT 15</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>1-10-PIT 15 (1:05) 17-Charles Gates pass complete to 10-Erik Acord to PIT 49 for 34 yards. Tackle by 22-Richard Lewis. 10-Erik Acord breaks down the CB.</t>
   </si>