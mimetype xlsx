--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -1562,51 +1562,51 @@
   <si>
     <t>3:38</t>
   </si>
   <si>
     <t>CIN 26</t>
   </si>
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>2-5-CIN 26 (3:37) 6-Joseph Galle pass incomplete, the ball was thrown away. Pressure by 90-Matthew Gatewood.</t>
   </si>
   <si>
     <t>3:31</t>
   </si>
   <si>
     <t>3-5-CIN 26 (3:32) 6-Joseph Galle pass incomplete, the ball was thrown away. Pressure by 51-James Rae. 27-Alberto Hernandez got away with a hold on that play.</t>
   </si>
   <si>
     <t>3:25</t>
   </si>
   <si>
     <t>4-5-CIN 26 (3:26) 16-Brian Ward punts 47 yards to BAL 27. Fair Catch by 86-Michael Massey.</t>
   </si>
   <si>
-    <t>#16 Brian Ward - P</t>
+    <t>#2 Brian Ward - P</t>
   </si>
   <si>
     <t>3:19</t>
   </si>
   <si>
     <t>1-10-BAL 27 (3:20) 48-Peter Quinn ran to BAL 31 for 4 yards. Tackle by 99-Alfred Shelton.</t>
   </si>
   <si>
     <t>2:46</t>
   </si>
   <si>
     <t>2-6-BAL 31 (2:45) 10-Gregory Moran pass Pass knocked down by 43-Lawrence Judd. incomplete, intended for 48-Peter Quinn.</t>
   </si>
   <si>
     <t>2:40</t>
   </si>
   <si>
     <t>3-6-BAL 31 (2:41) 10-Gregory Moran pass Pass knocked down by 43-Lawrence Judd. incomplete, intended for 82-Richard Cole.</t>
   </si>
   <si>
     <t>2:38</t>
   </si>
   <si>
     <t>4-6-BAL 31 (2:39) 9-Willie Clayton punts 65 yards to CIN 4.</t>
   </si>