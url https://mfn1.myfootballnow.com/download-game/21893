--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -311,51 +311,51 @@
   <si>
     <t>#12 Roger Firth - WR</t>
   </si>
   <si>
     <t>#57 James Glade - MLB</t>
   </si>
   <si>
     <t>#39 Paul Dixson - FS</t>
   </si>
   <si>
     <t>#46 Joseph Fishman - SLB</t>
   </si>
   <si>
     <t>#72 Charles Couey - DT</t>
   </si>
   <si>
     <t>#71 Danny Randle - DT</t>
   </si>
   <si>
     <t>#78 John Babich - LDE</t>
   </si>
   <si>
     <t>#75 Kevin Warren - RDE</t>
   </si>
   <si>
-    <t>#45 Preston Martel - MLB</t>
+    <t>#52 Preston Martel - MLB</t>
   </si>
   <si>
     <t>#15 Sammie Innes - FS</t>
   </si>
   <si>
     <t>#35 Jeffrey Hazelwood - FS</t>
   </si>
   <si>
     <t>#9 Mark Graham - K</t>
   </si>
   <si>
     <t>DAL</t>
   </si>
   <si>
     <t>DAL 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-DAL 25 (15:00) 37-Erick Nicholson ran to DAL 32 for 7 yards. 37-Erick Nicholson FUMBLES (41-Philip Leonard) recovered by CHI-41-Philip Leonard at DAL 31. Tackle by 89-Barry Kennedy.</t>
   </si>
@@ -791,51 +791,51 @@
   <si>
     <t>3-3-DAL 27 (7:08) 37-Erick Nicholson ran to DAL 28 for 1 yards. Tackle by 93-Charles Woolery.</t>
   </si>
   <si>
     <t>6:30</t>
   </si>
   <si>
     <t>4-2-DAL 28 (6:29) 9-Sidney Odom punts 51 yards to CHI 21. Fair Catch by 4-Clinton Moses. PENALTY - Offsides (CHI 51-Amos Ong)</t>
   </si>
   <si>
     <t>#9 Sidney Odom - P</t>
   </si>
   <si>
     <t>6:21</t>
   </si>
   <si>
     <t>DAL 33</t>
   </si>
   <si>
     <t>I Formation Normal PA Outside Curls</t>
   </si>
   <si>
     <t>1-10-DAL 33 (6:22) 11-Richard Montgomery pass complete to 7-Roger Wilson to DAL 37 for 4 yards. Tackle by 28-Manuel Powell.</t>
   </si>
   <si>
-    <t>#62 Edward Dennis - LG</t>
+    <t>#66 Edward Dennis - LG</t>
   </si>
   <si>
     <t>5:46</t>
   </si>
   <si>
     <t>DAL 37</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>2-6-DAL 37 (5:45) 89-Barry Kennedy ran to DAL 41 for 4 yards. Tackle by 39-Floyd Roussel.</t>
   </si>
   <si>
     <t>5:01</t>
   </si>
   <si>
     <t>DAL 41</t>
   </si>
   <si>
     <t>I Formation Normal FL Hook</t>
   </si>
   <si>
     <t>3-2-DAL 41 (5:00) 11-Richard Montgomery pass complete to 83-Derek Mason to CHI 50 for 9 yards. Tackle by 41-Philip Leonard.</t>
   </si>