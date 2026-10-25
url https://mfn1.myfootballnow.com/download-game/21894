--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -371,210 +371,210 @@
   <si>
     <t>#88 Miguel Ramos - TE</t>
   </si>
   <si>
     <t>#87 Joseph Roberts - WR</t>
   </si>
   <si>
     <t>#80 Kennith Lawrence - WR</t>
   </si>
   <si>
     <t>#69 Lewis Varney - LT</t>
   </si>
   <si>
     <t>#63 Alberto Tynes - LG</t>
   </si>
   <si>
     <t>#76 John Anderson - C</t>
   </si>
   <si>
     <t>#61 Joseph Britton - RG</t>
   </si>
   <si>
     <t>#50 Roger Trevino - RT</t>
   </si>
   <si>
-    <t>#90 Kevin Barnes - LDE</t>
+    <t>#94 Kevin Barnes - LDE</t>
   </si>
   <si>
     <t>#99 John Jackson - DT</t>
   </si>
   <si>
-    <t>#94 William George - DT</t>
+    <t>#79 William George - DT</t>
   </si>
   <si>
     <t>#91 Alfonso White - RDE</t>
   </si>
   <si>
-    <t>#56 John Quarterman - WLB</t>
+    <t>#50 John Quarterman - MLB</t>
   </si>
   <si>
     <t>#51 William Howard - WLB</t>
   </si>
   <si>
     <t>#57 Raul Kennedy - WLB</t>
   </si>
   <si>
     <t>#35 John Patterson - CB</t>
   </si>
   <si>
     <t>#38 Edward Burkhalter - CB</t>
   </si>
   <si>
-    <t>#49 Victor Martin - CB</t>
-[...2 lines deleted...]
-    <t>#40 Richard House - CB</t>
+    <t>#48 Victor Martin - CB</t>
+  </si>
+  <si>
+    <t>#41 Richard House - CB</t>
   </si>
   <si>
     <t>14:54</t>
   </si>
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>46 Normal Inside Blitz</t>
   </si>
   <si>
     <t>2-10-WAS 25 (14:55) 83-John Giles ran to WAS 25 for a short loss. Tackle by 56-John Quarterman.</t>
   </si>
   <si>
     <t>#59 Daniel Roberts - WLB</t>
   </si>
   <si>
-    <t>#37 Gregory Mitchell - CB</t>
-[...2 lines deleted...]
-    <t>#48 Andrew Prim - CB</t>
+    <t>#33 Gregory Mitchell - CB</t>
+  </si>
+  <si>
+    <t>#44 Andrew Prim - CB</t>
   </si>
   <si>
     <t>#42 Marion Thomas - CB</t>
   </si>
   <si>
     <t>14:15</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FB In</t>
   </si>
   <si>
     <t>Dime Normal Double WR2</t>
   </si>
   <si>
     <t>3-10-WAS 25 (14:14) 19-Dwight Yeary pass complete to 83-John Giles to WAS 33 for 8 yards. Tackle by 32-Marshall Campos.</t>
   </si>
   <si>
     <t>#39 Mark Harris - RB</t>
   </si>
   <si>
     <t>#13 Steven Harrison - WR</t>
   </si>
   <si>
     <t>#32 Marshall Campos - CB</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>WAS 33</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-2-WAS 33 (13:34) 12-Francis Maule punts 53 yards to TBY 14. Fair Catch by 13-Tom Mauney.</t>
   </si>
   <si>
     <t>#12 Francis Maule - P</t>
   </si>
   <si>
     <t>#13 Tom Mauney - WR</t>
   </si>
   <si>
     <t>#92 Randy Elliott - RDE</t>
   </si>
   <si>
-    <t>#55 Bobby Myers - WLB</t>
+    <t>#45 Bobby Myers - WLB</t>
   </si>
   <si>
     <t>#66 William Hinton - C</t>
   </si>
   <si>
     <t>#67 Randy Goodrich - RT</t>
   </si>
   <si>
     <t>#70 Kevin Greene - C</t>
   </si>
   <si>
     <t>#58 Mathew McDonald - WLB</t>
   </si>
   <si>
     <t>#95 Anthony Almaraz - DT</t>
   </si>
   <si>
     <t>13:26</t>
   </si>
   <si>
     <t>TBY 14</t>
   </si>
   <si>
     <t>4-3 Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-TBY 14 (13:27) 20-Lee Fyffe ran to TBY 21 for 6 yards. Tackle by 58-Lance Maxwell.</t>
   </si>
   <si>
     <t>#9 Carl Hagen - QB</t>
   </si>
   <si>
     <t>#20 Lee Fyffe - RB</t>
   </si>
   <si>
     <t>#29 Timothy Gillespie - FB</t>
   </si>
   <si>
     <t>#80 Michael Springer - TE</t>
   </si>
   <si>
     <t>#16 Todd Ayers - WR</t>
   </si>
   <si>
     <t>#77 Michael Leblanc - LT</t>
   </si>
   <si>
     <t>#64 Tracy Kelly - LG</t>
   </si>
   <si>
-    <t>#60 Fred Billings - C</t>
+    <t>#61 Fred Billings - C</t>
   </si>
   <si>
     <t>#65 Robert Hilton - RG</t>
   </si>
   <si>
-    <t>#78 Christopher Castillo - C</t>
+    <t>#73 Christopher Castillo - RT</t>
   </si>
   <si>
     <t>#79 Harold Stirling - LDE</t>
   </si>
   <si>
     <t>#58 Lance Maxwell - RDE</t>
   </si>
   <si>
     <t>#51 John Logston - SLB</t>
   </si>
   <si>
     <t>#20 Bruce Holloway - SS</t>
   </si>
   <si>
     <t>#35 Gary Hickman - SS</t>
   </si>
   <si>
     <t>#37 Rafael Calloway - SS</t>
   </si>
   <si>
     <t>12:43</t>
   </si>
   <si>
     <t>TBY 21</t>
   </si>
@@ -593,51 +593,51 @@
   <si>
     <t>12:29</t>
   </si>
   <si>
     <t>WAS 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(12:30) Extra point GOOD by 3-Thomas Spielman. WAS 0 TBY 7</t>
   </si>
   <si>
     <t>#72 Joshua McLaurin - LT</t>
   </si>
   <si>
     <t>#66 Eddie Bright - RG</t>
   </si>
   <si>
     <t>#82 Dewayne Raynor - TE</t>
   </si>
   <si>
-    <t>#67 Jerome Rice - C</t>
+    <t>#76 Jerome Rice - C</t>
   </si>
   <si>
     <t>#92 Joseph Law - LDE</t>
   </si>
   <si>
     <t>#73 Kyle Connor - DT</t>
   </si>
   <si>
     <t>(12:30) 3-Thomas Spielman kicks 72 yards from TBY 35 to WAS -7. Touchback.</t>
   </si>
   <si>
     <t>Shotgun Normal Deep Weak In and Out</t>
   </si>
   <si>
     <t>1-10-WAS 25 (12:30) 19-Dwight Yeary pass Pass knocked down by 35-John Patterson. incomplete, intended for 87-Joseph Roberts. WAS 61-Joseph Britton was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>12:24</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>46 Normal Weak Blitz</t>
   </si>
@@ -1298,51 +1298,51 @@
   <si>
     <t>I Formation 3WR Slot Short WR Deep</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>3-4-TBY 36 (0:54) 19-Dwight Yeary pass Pass knocked down by 38-Edward Burkhalter. incomplete, intended for 80-Kennith Lawrence.</t>
   </si>
   <si>
     <t>0:48</t>
   </si>
   <si>
     <t>4-4-TBY 36 (0:49) 11-Richard Donlon 53 yard field goal is GOOD. WAS 3 TBY 17</t>
   </si>
   <si>
     <t>#11 Richard Donlon - K</t>
   </si>
   <si>
     <t>#60 Larry Anderson - RG</t>
   </si>
   <si>
     <t>#75 Jeffrey Wolf - RT</t>
   </si>
   <si>
-    <t>#98 David Vandeusen - DT</t>
+    <t>#96 David Vandeusen - DT</t>
   </si>
   <si>
     <t>0:44</t>
   </si>
   <si>
     <t>(0:45) 11-Richard Donlon kicks 75 yards from WAS 35 to TBY -10. Touchback.</t>
   </si>
   <si>
     <t>1-10-TBY 25 (0:45) 8-Rodney McRoberts pass complete to 13-Tom Mauney to WAS 49 for 26 yards. Tackle by 27-Russell Orr. Pressure by 24-Clyde Boyd.</t>
   </si>
   <si>
     <t>0:40</t>
   </si>
   <si>
     <t>0:37</t>
   </si>
   <si>
     <t>WAS 49</t>
   </si>
   <si>
     <t>1-10-WAS 49 (0:38) 8-Rodney McRoberts pass incomplete, dropped by 21-Ryan Clover. Pressure by 79-Harold Stirling. WAS 68-Richard Goddard was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>0:30</t>
   </si>
@@ -1763,51 +1763,51 @@
   <si>
     <t>WAS 39</t>
   </si>
   <si>
     <t>2-1-WAS 39 (4:45) 9-Carl Hagen pass complete to 80-Michael Springer to WAS 26 for 13 yards. Tackle by 96-Vincent Albertson.</t>
   </si>
   <si>
     <t>4:10</t>
   </si>
   <si>
     <t>WAS 26</t>
   </si>
   <si>
     <t>1-10-WAS 26 (4:09) 26-Christian Chun ran to WAS 18 for 8 yards. Tackle by 35-Gary Hickman. TBY 60-Fred Billings was injured on the play.</t>
   </si>
   <si>
     <t>3:33</t>
   </si>
   <si>
     <t>2-2-WAS 18 (3:32) 20-Lee Fyffe ran to WAS 15 for 3 yards. Tackle by 32-Larry Hinkle.</t>
   </si>
   <si>
     <t>#17 Harold Trueblood - WR</t>
   </si>
   <si>
-    <t>#61 William Hampton - C</t>
+    <t>#67 William Hampton - LG</t>
   </si>
   <si>
     <t>2:57</t>
   </si>
   <si>
     <t>1-10-WAS 15 (2:56) 21-Ryan Clover ran to WAS 12 for 3 yards. Tackle by 68-Richard Goddard. 61-William Hampton missed that block completely.</t>
   </si>
   <si>
     <t>2:18</t>
   </si>
   <si>
     <t>WAS 12</t>
   </si>
   <si>
     <t>2-7-WAS 12 (2:17) 29-Timothy Gillespie ran to WAS 12 for a short gain. Tackle by 38-James Hendrickson. TBY 65-Robert Hilton was injured on the play.</t>
   </si>
   <si>
     <t>3-7-WAS 12 (2:00) 9-Carl Hagen pass Pass knocked down by 27-Russell Orr. incomplete, intended for 13-Tom Mauney. Pressure by 58-Lance Maxwell.</t>
   </si>
   <si>
     <t>4-7-WAS 12 (1:54) 3-Thomas Spielman 29 yard field goal is GOOD. WAS 6 TBY 20</t>
   </si>
   <si>
     <t>1:51</t>
   </si>
@@ -2255,95 +2255,95 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="323.064" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="66" max="66" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="66" max="66" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="72" max="72" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="73" max="73" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="72" max="72" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="73" max="73" width="35.277" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="32.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>