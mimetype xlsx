--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -293,51 +293,51 @@
   <si>
     <t>NYN has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>NYN</t>
   </si>
   <si>
     <t>NYN 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 5-Jaime Jacobs kicks 75 yards from NYN 35 to CLE -10. Touchback.</t>
   </si>
   <si>
     <t>#38 Joe Wilcox - RB</t>
   </si>
   <si>
     <t>#32 Jason Williams - SS</t>
   </si>
   <si>
-    <t>#55 Bernard Livingston - SLB</t>
+    <t>#55 Bernard Livingston - WLB</t>
   </si>
   <si>
     <t>#37 William Ong - CB</t>
   </si>
   <si>
     <t>#90 Emil Richardson - WLB</t>
   </si>
   <si>
     <t>#30 John McLaughlin - CB</t>
   </si>
   <si>
     <t>#59 Dennis Cox - WLB</t>
   </si>
   <si>
     <t>#23 David Spence - CB</t>
   </si>
   <si>
     <t>#36 Antoine Ayala - FS</t>
   </si>
   <si>
     <t>#47 John Raines - SS</t>
   </si>
   <si>
     <t>#93 John Davis - MLB</t>
   </si>
@@ -362,66 +362,66 @@
   <si>
     <t>#9 Stanley Chandler - QB</t>
   </si>
   <si>
     <t>#34 Shaun Bradford - FB</t>
   </si>
   <si>
     <t>#46 Robert Cervantes - TE</t>
   </si>
   <si>
     <t>#13 Patrick Waite - WR</t>
   </si>
   <si>
     <t>#88 Leslie Cornell - WR</t>
   </si>
   <si>
     <t>#87 Jerry Pearson - WR</t>
   </si>
   <si>
     <t>#79 Michael Mangus - LT</t>
   </si>
   <si>
     <t>#56 William Schwartz - LG</t>
   </si>
   <si>
-    <t>#62 Orlando Cotton - C</t>
-[...2 lines deleted...]
-    <t>#68 James Richardson - RG</t>
+    <t>#62 Orlando Cotton - RG</t>
+  </si>
+  <si>
+    <t>#68 James Richardson - C</t>
   </si>
   <si>
     <t>#74 Phillip Heaton - RT</t>
   </si>
   <si>
     <t>#98 Francisco Williams - RDE</t>
   </si>
   <si>
     <t>#97 John Howard - DT</t>
   </si>
   <si>
-    <t>#75 Clifton Hernandez - DT</t>
+    <t>#92 Clifton Hernandez - DT</t>
   </si>
   <si>
     <t>#72 Willard Thomas - RDE</t>
   </si>
   <si>
     <t>#56 Ronald Rice - MLB</t>
   </si>
   <si>
     <t>#58 Timothy Simon - WLB</t>
   </si>
   <si>
     <t>#20 Johnny Pace - CB</t>
   </si>
   <si>
     <t>#31 Jason Forrester - CB</t>
   </si>
   <si>
     <t>#39 Ryan Lane - CB</t>
   </si>
   <si>
     <t>#47 Stephen Slezak - SS</t>
   </si>
   <si>
     <t>#30 Richard Arwood - FS</t>
   </si>
@@ -491,51 +491,51 @@
   <si>
     <t>4-3 Normal Double WR3</t>
   </si>
   <si>
     <t>1-10-CLE 49 (13:32) 15-Tommy Arnold FUMBLES recovered by NYN-64-Mike Roberts at CLE 49. Tackle by 61-Fernando Black.</t>
   </si>
   <si>
     <t>#15 Tommy Arnold - QB</t>
   </si>
   <si>
     <t>#33 Cameron Barnhart - RB</t>
   </si>
   <si>
     <t>#39 Christopher Word - FB</t>
   </si>
   <si>
     <t>#81 George Payne - TE</t>
   </si>
   <si>
     <t>#85 Ronald Seery - TE</t>
   </si>
   <si>
     <t>#84 Brian Degroot - WR</t>
   </si>
   <si>
-    <t>#74 Ronald Cantrell - LT</t>
+    <t>#73 Ronald Cantrell - LT</t>
   </si>
   <si>
     <t>#77 Sidney Lassiter - LG</t>
   </si>
   <si>
     <t>#64 Mike Roberts - C</t>
   </si>
   <si>
     <t>#61 Robert Scott - RG</t>
   </si>
   <si>
     <t>#76 Will Fletcher - RT</t>
   </si>
   <si>
     <t>#97 Steve Stout - LDE</t>
   </si>
   <si>
     <t>#69 Reginald Frierson - DT</t>
   </si>
   <si>
     <t>#61 Fernando Black - DT</t>
   </si>
   <si>
     <t>#67 William Patrick - RDE</t>
   </si>
@@ -659,51 +659,51 @@
   <si>
     <t>Singleback Big Corner Ins</t>
   </si>
   <si>
     <t>3-12-CLE 15 (10:14) 15-Tommy Arnold pass complete to 82-Ernest Higgins for 15 yards. TOUCHDOWN! CLE 0 NYN 6</t>
   </si>
   <si>
     <t>10:09</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(10:10) Extra point GOOD by 5-Jaime Jacobs. CLE 0 NYN 7</t>
   </si>
   <si>
     <t>#2 Doyle Armstrong - P</t>
   </si>
   <si>
     <t>#70 David Miranda - RG</t>
   </si>
   <si>
-    <t>#52 Ronald Cross - LT</t>
+    <t>#54 Ronald Cross - LT</t>
   </si>
   <si>
     <t>#78 Chad Clifton - RT</t>
   </si>
   <si>
     <t>#77 Stephen Goble - LDE</t>
   </si>
   <si>
     <t>#78 Russell Washington - DT</t>
   </si>
   <si>
     <t>(10:10) 5-Jaime Jacobs kicks 74 yards from NYN 35 to CLE -9. Touchback.</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>1-10-CLE 25 (10:10) 34-Shaun Bradford ran to CLE 40 for 15 yards. Tackle by 31-Jason Forrester.</t>
   </si>
   <si>
     <t>9:29</t>
   </si>
   <si>
     <t>CLE 40</t>
   </si>
@@ -2471,91 +2471,91 @@
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="47.131" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="299.498" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="69" max="69" width="30.564" bestFit="true" customWidth="true" style="0"/>
+    <col min="69" max="69" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="77" max="77" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="78" max="78" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="79" max="79" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="80" max="80" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="81" max="81" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="82" max="82" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="83" max="83" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="84" max="84" width="29.421" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">