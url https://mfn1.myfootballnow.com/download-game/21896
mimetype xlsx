--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -485,51 +485,51 @@
   <si>
     <t>#15 Arthur Reiff - QB</t>
   </si>
   <si>
     <t>#9 Scott Hutchinson - K</t>
   </si>
   <si>
     <t>#65 Lynn Evans - RG</t>
   </si>
   <si>
     <t>#63 Eric Ingram - RG</t>
   </si>
   <si>
     <t>#42 Donald Foley - FB</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
   <si>
     <t>#91 Isaac Goforth - RDE</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#27 Guillermo Lawson - SS</t>
   </si>
   <si>
     <t>#48 Mark Williams - SS</t>
   </si>
   <si>
     <t>DEN 35</t>
   </si>
   <si>
     <t>(14:04) 9-Scott Hutchinson kicks 74 yards from DEN 35 to NED -9. Touchback.</t>
   </si>
   <si>
     <t>#89 Marshall Murphy - RB</t>
   </si>
   <si>
     <t>#96 Albert Upchurch - MLB</t>
   </si>
   <si>
     <t>#6 Richard Ball - SS</t>
   </si>
   <si>
     <t>#54 Joseph Murillo - WLB</t>
   </si>
@@ -551,51 +551,51 @@
   <si>
     <t>#42 Christopher Alexander - FB</t>
   </si>
   <si>
     <t>#10 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#74 John Goetz - LT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#67 Tracy Killian - LDE</t>
   </si>
   <si>
     <t>#61 Woodrow Swan - DT</t>
   </si>
   <si>
     <t>#71 Jeff Reynoso - DT</t>
   </si>
   <si>
     <t>#56 David Johnson - RDE</t>
   </si>
   <si>
     <t>#94 Moises Camacho - MLB</t>
   </si>
   <si>
     <t>#45 Scott Anderson - CB</t>
   </si>
   <si>
     <t>#37 Christopher Cohen - CB</t>
   </si>
   <si>
     <t>#33 Deandre Peck - SS</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>3-2-NED 48 (11:49) 11-Ralph Archie pass complete to 82-Jerry Carter to DEN 18 for 34 yards. Tackle by 37-Christopher Cohen.</t>
   </si>
   <si>
     <t>11:03</t>
   </si>
   <si>
     <t>DEN 18</t>
   </si>
   <si>
     <t>Singleback Big HB Inside Strong</t>
   </si>
   <si>
     <t>1-10-DEN 18 (11:02) 46-Lance Huguley ran to DEN 15 for 3 yards. Tackle by 2-Robert Carter.</t>
   </si>
   <si>
     <t>#46 Lance Huguley - RB</t>
   </si>
   <si>
     <t>#14 Steven Siler - WR</t>
   </si>
   <si>
     <t>#45 Samuel Williams - WR</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>10:22</t>
   </si>
   <si>
     <t>DEN 15</t>
   </si>
   <si>
     <t>Singleback Big Ins and Outs</t>
   </si>
   <si>
     <t>2-7-DEN 15 (10:21) 11-Ralph Archie pass complete to 89-Marshall Murphy to DEN 12 for 3 yards. Tackle by 33-Deandre Peck.</t>
   </si>
   <si>
     <t>9:48</t>
   </si>
   <si>
     <t>DEN 12</t>
   </si>
   <si>
     <t>3-4-DEN 12 (9:47) 46-Lance Huguley ran to DEN 10 for 2 yards. Tackle by 91-Aaron Lynch.</t>
   </si>
   <si>
     <t>9:09</t>
   </si>