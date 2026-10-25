--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -302,171 +302,171 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 12-James White kicks 74 yards from DET 35 to MIN -9. Touchback.</t>
   </si>
   <si>
     <t>#85 Keith Landry - WR</t>
   </si>
   <si>
     <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#95 Harold Graham - DT</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
-    <t>#20 Jordan Heaton - FS</t>
+    <t>#46 Jordan Heaton - SS</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - SS</t>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>#12 James White - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 18-Zachery Mendez sacked at MIN 18 for -7 yards (67-Richard Shah). Sack allowed by 61-Antonio Huntley.</t>
   </si>
   <si>
     <t>#18 Zachery Mendez - QB</t>
   </si>
   <si>
     <t>#34 Adam Newell - RB</t>
   </si>
   <si>
-    <t>#40 Bryce Southern - FB</t>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#17 Ray Byrne - WR</t>
   </si>
   <si>
     <t>#12 Donnie Rodriguez - WR</t>
   </si>
   <si>
     <t>#81 Raymond Alexander - WR</t>
   </si>
   <si>
     <t>#61 Antonio Huntley - LT</t>
   </si>
   <si>
     <t>#68 Phillip Bailey - LG</t>
   </si>
   <si>
     <t>#71 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#62 Dennis Savage - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
-    <t>#60 Paul Carlucci - RDE</t>
-[...2 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#97 Charles Stamant - WLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#47 Kirk Harper - CB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
+    <t>#37 Thomas Hahn - SS</t>
   </si>
   <si>
     <t>#44 John Nolan - FS</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>MIN 18</t>
   </si>
   <si>
     <t>Strong I Big Backfield Drag</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-17-MIN 18 (14:22) 18-Zachery Mendez pass complete to 17-Ray Byrne to MIN 24 for 7 yards. Tackle by 27-Leslie Grier.</t>
   </si>
   <si>
     <t>#86 Louis Taylor - TE</t>
   </si>
   <si>
-    <t>#44 Mark Johnson - FB</t>
+    <t>#16 Mark Johnson - WR</t>
   </si>
   <si>
     <t>#95 Sean Bowen - LDE</t>
   </si>
   <si>
     <t>#27 Leslie Grier - SLB</t>
   </si>
   <si>
     <t>13:48</t>
   </si>
   <si>
     <t>MIN 24</t>
   </si>
   <si>
     <t>I Formation 3WR WR Out</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-11-MIN 24 (13:47) 18-Zachery Mendez pass complete to 81-Raymond Alexander to MIN 30 for 6 yards. Tackle by 22-Clyde Rosario. 22-Clyde Rosario got away with a hold on that play.</t>
   </si>
   <si>
     <t>13:12</t>
   </si>
@@ -509,51 +509,51 @@
   <si>
     <t>#69 William Sasse - LT</t>
   </si>
   <si>
     <t>#96 Joseph Klein - SLB</t>
   </si>
   <si>
     <t>13:03</t>
   </si>
   <si>
     <t>DET 23</t>
   </si>
   <si>
     <t>I Formation 3WR HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-DET 23 (13:04) 23-Kenneth Watson ran to DET 31 for 8 yards. Tackle by 92-Keith Millard.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#89 James Navarrete - WR</t>
   </si>
   <si>
     <t>#82 Rufus Murphy - WR</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#70 Peter James - LDE</t>
   </si>