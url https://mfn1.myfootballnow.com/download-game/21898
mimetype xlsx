--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -377,51 +377,51 @@
   <si>
     <t>#89 Nick Terry - WR</t>
   </si>
   <si>
     <t>#74 Daniel Reece - LT</t>
   </si>
   <si>
     <t>#72 Raymond Dail - LG</t>
   </si>
   <si>
     <t>#60 Warren Driver - C</t>
   </si>
   <si>
     <t>#69 David Smith - RG</t>
   </si>
   <si>
     <t>#64 Michael King - RT</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
@@ -446,51 +446,51 @@
   <si>
     <t>3-10-KCY 25 (14:17) 8-Kirk Harrelson pass complete to 17-Charles Best to KCY 37 for 12 yards. Nice adjustment by 17-Charles Best to catch that ball. Tackle by 90-Joey Healy. Pressure by 95-Albert Werner.</t>
   </si>
   <si>
     <t>13:41</t>
   </si>
   <si>
     <t>KCY 37</t>
   </si>
   <si>
     <t>Shotgun Normal Double Outs</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>1-10-KCY 37 (13:40) 8-Kirk Harrelson pass complete to 17-Charles Best to KCY 40 for 3 yards. Tackle by 33-Angel Johnston.</t>
   </si>
   <si>
     <t>#27 John Coffman - RB</t>
   </si>
   <si>
     <t>#85 Luis Ornelas - TE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#33 Angel Johnston - SS</t>
   </si>
   <si>
     <t>13:00</t>
   </si>
   <si>
     <t>KCY 40</t>
   </si>
   <si>
     <t>Strong I Normal HB Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>2-7-KCY 40 (12:59) 27-John Coffman ran to KCY 50 for 10 yards. Tackle by 33-Angel Johnston.</t>
   </si>
   <si>
     <t>12:22</t>
   </si>
   <si>
     <t>KCY 50</t>
   </si>
@@ -572,54 +572,54 @@
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#80 Julio Alger - TE</t>
   </si>
   <si>
     <t>#88 Kevin Nelson - TE</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
-[...2 lines deleted...]
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#56 Orlando Miller - RG</t>
+  </si>
+  <si>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#77 Richard Sonntag - DT</t>
   </si>
   <si>
     <t>#61 Mark Gothard - DT</t>
   </si>
   <si>
     <t>#52 Joe Sather - SLB</t>
   </si>
   <si>
     <t>#31 Milton Massey - CB</t>
   </si>
   <si>
     <t>10:02</t>
   </si>
   <si>
     <t>GBY 13</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR FL Drag</t>
   </si>
   <si>
     <t>2-5-GBY 13 (10:01) 11-Rodger Streetman pass complete to 28-James Moran to GBY 19 for 6 yards. Tackle by 47-Jason Shelton.</t>
   </si>
@@ -722,51 +722,51 @@
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(6:26) Extra point GOOD by 3-Michael Dockery. GBY 7 KCY 0</t>
   </si>
   <si>
     <t>#1 Mark Hamill - P</t>
   </si>
   <si>
     <t>#69 Derek Bollinger - LG</t>
   </si>
   <si>
     <t>#78 Frederick Simmons - RG</t>
   </si>
   <si>
     <t>#58 Albert Burns - C</t>
   </si>
   <si>
     <t>#50 Alphonso Gilchrist - WLB</t>
   </si>
   <si>
-    <t>#56 Wesley Conley - MLB</t>
+    <t>#58 Wesley Conley - MLB</t>
   </si>
   <si>
     <t>#96 Jackson Taylor - MLB</t>
   </si>
   <si>
     <t>(6:26) 3-Michael Dockery kicks 70 yards from GBY 35 to KCY -5. Touchback.</t>
   </si>
   <si>
     <t>Goal Line Normal HB Off Tackle</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-KCY 25 (6:26) 32-Harlan Branch ran to KCY 23 for -2 yards. Tackle by 92-Edward Dominguez. GBY 94-Shane Frakes was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#30 Charles Leatherwood - RB</t>
   </si>
   <si>
     <t>#81 Lucas Potts - TE</t>
   </si>
   <si>
     <t>#50 Dave Snead - RDE</t>
   </si>