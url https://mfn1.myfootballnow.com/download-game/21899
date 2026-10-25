--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -293,66 +293,66 @@
   <si>
     <t>LOS has won the toss and elected to defer.</t>
   </si>
   <si>
     <t>LOS</t>
   </si>
   <si>
     <t>LOS 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 13-Bobby Montez kicks 74 yards from LOS 35 to SEA -9. Touchback.</t>
   </si>
   <si>
     <t>#14 Rene Diaz - WR</t>
   </si>
   <si>
     <t>#23 Danny Matteson - CB</t>
   </si>
   <si>
-    <t>#59 Robert Montgomery - LDE</t>
+    <t>#77 Robert Montgomery - LDE</t>
   </si>
   <si>
     <t>#79 Joe Mattson - LDE</t>
   </si>
   <si>
     <t>#97 Luis Elder - WLB</t>
   </si>
   <si>
     <t>#64 Delbert Chung - DT</t>
   </si>
   <si>
-    <t>#78 Eli Johnson - LDE</t>
-[...2 lines deleted...]
-    <t>#93 Trenton Larsen - RDE</t>
+    <t>#78 Eli Johnson - RDE</t>
+  </si>
+  <si>
+    <t>#93 Trenton Larsen - LDE</t>
   </si>
   <si>
     <t>#27 Gary Morse - CB</t>
   </si>
   <si>
     <t>#90 Elias Peacock - WLB</t>
   </si>
   <si>
     <t>#32 Anthony Jensen - CB</t>
   </si>
   <si>
     <t>#13 Bobby Montez - K</t>
   </si>
   <si>
     <t>SEA</t>
   </si>
   <si>
     <t>SEA 25</t>
   </si>
   <si>
     <t>Shotgun Normal HB Flare</t>
   </si>
   <si>
     <t>Nickel Normal Cover 2</t>
   </si>
@@ -443,51 +443,51 @@
   <si>
     <t>#27 Richard Reding - RB</t>
   </si>
   <si>
     <t>#47 Raymond Lynch - FB</t>
   </si>
   <si>
     <t>#82 Anthony Knowles - TE</t>
   </si>
   <si>
     <t>#18 Darrell Agee - WR</t>
   </si>
   <si>
     <t>#15 John Flanagan - WR</t>
   </si>
   <si>
     <t>#53 Charles Beckham - LT</t>
   </si>
   <si>
     <t>#66 James Johnson - LG</t>
   </si>
   <si>
     <t>#67 Gregory Weller - C</t>
   </si>
   <si>
-    <t>#77 Frederick Tope - RG</t>
+    <t>#78 Frederick Tope - RT</t>
   </si>
   <si>
     <t>#60 Gary Hunter - RT</t>
   </si>
   <si>
     <t>#98 Michael Vicente - DT</t>
   </si>
   <si>
     <t>#52 David Eubanks - MLB</t>
   </si>
   <si>
     <t>#44 Darryl Atkinson - CB</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>2-10-SEA 37 (14:51) 3-Earnest Dean pass incomplete, the ball was thrown away. Pressure by 98-Michael Vicente.</t>
   </si>