--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -314,87 +314,87 @@
   <si>
     <t>#52 David Malone - DT</t>
   </si>
   <si>
     <t>#36 Matthew Epps - CB</t>
   </si>
   <si>
     <t>#53 Clint Shepard - WLB</t>
   </si>
   <si>
     <t>#34 Alan Madewell - SS</t>
   </si>
   <si>
     <t>#95 Michael Fletcher - MLB</t>
   </si>
   <si>
     <t>#93 David Daniels - RDE</t>
   </si>
   <si>
     <t>#50 Willie Banas - MLB</t>
   </si>
   <si>
     <t>#33 Michael Coyle - CB</t>
   </si>
   <si>
-    <t>#94 Lewis Salmon - SLB</t>
+    <t>#94 Lewis Salmon - MLB</t>
   </si>
   <si>
     <t>#90 Johnnie Arnold - WLB</t>
   </si>
   <si>
     <t>#10 Robert Ho - K</t>
   </si>
   <si>
     <t>LAA</t>
   </si>
   <si>
     <t>LAA 25</t>
   </si>
   <si>
     <t>I Formation Power PA Flats</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-LAA 25 (15:00) 14-Tony Moore pass incomplete, the ball was thrown away. Pressure by 93-Lewis Marshall.</t>
   </si>
   <si>
     <t>#14 Tony Moore - QB</t>
   </si>
   <si>
     <t>#35 Steve Stevenson - FB</t>
   </si>
   <si>
     <t>#84 Robt Weiss - TE</t>
   </si>
   <si>
     <t>#41 Donald Sherlock - TE</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#55 Robert Desrosiers - LT</t>
   </si>
   <si>
     <t>#54 Dwayne Ruiz - RT</t>
   </si>
   <si>
     <t>#70 Douglas Sasser - C</t>
   </si>
   <si>
     <t>#74 Joseph Johnson - RG</t>
   </si>
   <si>
     <t>#75 Larry Koehler - RT</t>
   </si>
   <si>
     <t>#93 Lewis Marshall - RDE</t>
   </si>
   <si>
     <t>#68 Raul Paige - MLB</t>
   </si>
   <si>
     <t>#77 Philip Beggs - DT</t>
   </si>
@@ -455,51 +455,51 @@
   <si>
     <t>14:06</t>
   </si>
   <si>
     <t>TEN 23</t>
   </si>
   <si>
     <t>Goal Line Normal HB Outside Strong</t>
   </si>
   <si>
     <t>Goal Line Attack #3</t>
   </si>
   <si>
     <t>1-10-TEN 23 (14:05) 30-Mario Watterson ran to TEN 23 for a short loss. Tackle by 4-Gabriel Sheahan.</t>
   </si>
   <si>
     <t>#40 Frederick Rivera - RB</t>
   </si>
   <si>
     <t>#87 Marco Brown - TE</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#62 Jeremiah Burkhalter - RG</t>
   </si>
   <si>
     <t>#79 Ronald Mercado - MLB</t>
   </si>
   <si>
     <t>#72 Mike Schooler - SLB</t>
   </si>
   <si>
     <t>#4 Gabriel Sheahan - MLB</t>
   </si>
   <si>
     <t>#92 Mark Eubanks - WLB</t>
   </si>
   <si>
     <t>#31 Mike Parr - CB</t>
   </si>
   <si>
     <t>#28 Kenneth Lancaster - SS</t>
   </si>
   <si>
     <t>#38 Zachary Fisher - FS</t>
   </si>
@@ -548,51 +548,51 @@
   <si>
     <t>3-6-TEN 6 (11:23) 14-Tony Moore pass complete to 86-Robert Coleman for 6 yards. TOUCHDOWN! TEN 0 LAA 6</t>
   </si>
   <si>
     <t>11:20</t>
   </si>
   <si>
     <t>TEN 15</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>(11:21) Extra point GOOD by 19-John Lambert. TEN 0 LAA 7</t>
   </si>
   <si>
     <t>#18 Curtis Guillermo - QB</t>
   </si>
   <si>
     <t>#19 John Lambert - K</t>
   </si>
   <si>
-    <t>#58 Lewis Page - RG</t>
+    <t>#58 Lewis Page - C</t>
   </si>
   <si>
     <t>#55 Frank Paul - DT</t>
   </si>
   <si>
     <t>#47 Randall McCabe - MLB</t>
   </si>
   <si>
     <t>LAA 35</t>
   </si>
   <si>
     <t>(11:21) 19-John Lambert kicks 75 yards from LAA 35 to TEN -10. 21-Samuel Burke to TEN 22 for 32 yards. Tackle by 94-Lewis Salmon. 31-Mike Parr was completely beat on that play.</t>
   </si>
   <si>
     <t>#21 Samuel Burke - WR</t>
   </si>
   <si>
     <t>11:15</t>
   </si>
   <si>
     <t>TEN 22</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>