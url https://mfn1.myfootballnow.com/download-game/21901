--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -314,51 +314,51 @@
   <si>
     <t>#49 Coleman Cooper - FS</t>
   </si>
   <si>
     <t>#46 Javier McNees - FS</t>
   </si>
   <si>
     <t>#30 Brian Cobb - CB</t>
   </si>
   <si>
     <t>#94 David Spencer - WLB</t>
   </si>
   <si>
     <t>#31 Robert Polley - SS</t>
   </si>
   <si>
     <t>#53 James Free - WLB</t>
   </si>
   <si>
     <t>#22 Antony Preston - CB</t>
   </si>
   <si>
     <t>#44 Ryan Myers - CB</t>
   </si>
   <si>
-    <t>#45 William Donnelly - WLB</t>
+    <t>#54 William Donnelly - WLB</t>
   </si>
   <si>
     <t>#37 Steven Forbes - CB</t>
   </si>
   <si>
     <t>#14 Thomas McFarland - K</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>14:55</t>
   </si>
   <si>
     <t>LV 23</t>
   </si>
   <si>
     <t>Singleback Big Off Tackle Strong</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-LV 23 (14:56) 82-Thomas Young ran to LV 23 for a short loss. Tackle by 51-Lawrence Chandler.</t>
   </si>
@@ -590,51 +590,51 @@
   <si>
     <t>3-6-JAX 6 (9:32) 16-Ronnie Pepin pass complete to 39-Richard Chess to JAX 2 for 3 yards. Tackle by 31-Jere Mann.</t>
   </si>
   <si>
     <t>8:47</t>
   </si>
   <si>
     <t>JAX 2</t>
   </si>
   <si>
     <t>Field Goal</t>
   </si>
   <si>
     <t>FG Block</t>
   </si>
   <si>
     <t>4-2-JAX 2 (8:46) 4-Curtis Winn 20 yard field goal is GOOD. JAX 0 LV 3</t>
   </si>
   <si>
     <t>#60 Andrew Talbert - C</t>
   </si>
   <si>
     <t>#4 Curtis Winn - K</t>
   </si>
   <si>
-    <t>#58 John Gray - LDE</t>
+    <t>#53 John Gray - LDE</t>
   </si>
   <si>
     <t>#69 Jay Oxley - SLB</t>
   </si>
   <si>
     <t>#65 Keith Frazier - DT</t>
   </si>
   <si>
     <t>8:43</t>
   </si>
   <si>
     <t>LV 35</t>
   </si>
   <si>
     <t>(8:44) 4-Curtis Winn kicks 75 yards from LV 35 to JAX -10. Touchback.</t>
   </si>
   <si>
     <t>#46 Christopher Tyson - RB</t>
   </si>
   <si>
     <t>JAX 25</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>