--- v0 (2026-10-04)
+++ v1 (2026-10-25)
@@ -779,51 +779,51 @@
   <si>
     <t>2-10-BAL 36 (6:44) 21-Jon Noble ran to BAL 27 for 9 yards. Tackle by 96-Lawrence Stevens.</t>
   </si>
   <si>
     <t>6:11</t>
   </si>
   <si>
     <t>Singleback Normal Post Corner</t>
   </si>
   <si>
     <t>Nickel Normal Man Zone</t>
   </si>
   <si>
     <t>3-1-BAL 27 (6:10) 13-John Wade pass incomplete, dropped by 14-Doug King.</t>
   </si>
   <si>
     <t>6:06</t>
   </si>
   <si>
     <t>4-1-BAL 27 (6:07) 9-Stephen Figaro 44 yard field goal is GOOD. BAL 3 BUF 3</t>
   </si>
   <si>
     <t>#4 Terry Johnson - QB</t>
   </si>
   <si>
-    <t>#86 Dale Bigelow - TE</t>
+    <t>#84 Dale Bigelow - TE</t>
   </si>
   <si>
     <t>#74 Steven Hensley - RT</t>
   </si>
   <si>
     <t>#67 David Anderson - C</t>
   </si>
   <si>
     <t>#68 Larry Awkward - RT</t>
   </si>
   <si>
     <t>#90 Patrick Baca - MLB</t>
   </si>
   <si>
     <t>6:02</t>
   </si>
   <si>
     <t>(6:03) 9-Stephen Figaro kicks 69 yards from BUF 35 to BAL -4. 48-Peter Quinn to BAL 17 for 22 yards. Tackle by 20-Johnathan Turcios.</t>
   </si>
   <si>
     <t>5:59</t>
   </si>
   <si>
     <t>BAL 17</t>
   </si>