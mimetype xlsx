--- v0 (2026-10-04)
+++ v1 (2026-10-25)
@@ -371,78 +371,78 @@
   <si>
     <t>#19 Ryan Ward - WR</t>
   </si>
   <si>
     <t>#10 James Spinelli - WR</t>
   </si>
   <si>
     <t>#12 Justin Bennett - WR</t>
   </si>
   <si>
     <t>#78 Gary Zimmerman - LT</t>
   </si>
   <si>
     <t>#74 John Graham - LG</t>
   </si>
   <si>
     <t>#62 Ralph Root - C</t>
   </si>
   <si>
     <t>#63 Michael Gunter - RG</t>
   </si>
   <si>
     <t>#79 Clinton Greene - RT</t>
   </si>
   <si>
-    <t>#60 Paul Carlucci - RDE</t>
-[...2 lines deleted...]
-    <t>#57 Jeff Vaughn - DT</t>
+    <t>#59 Paul Carlucci - RDE</t>
+  </si>
+  <si>
+    <t>#98 Jeff Vaughn - DT</t>
   </si>
   <si>
     <t>#66 Richard Taliaferro - DT</t>
   </si>
   <si>
     <t>#67 Richard Shah - RDE</t>
   </si>
   <si>
     <t>#96 Joseph Young - MLB</t>
   </si>
   <si>
     <t>#38 Henry Baker - CB</t>
   </si>
   <si>
     <t>#22 Clyde Rosario - CB</t>
   </si>
   <si>
     <t>#45 James Singleton - CB</t>
   </si>
   <si>
     <t>#47 Kirk Harper - CB</t>
   </si>
   <si>
-    <t>#46 Thomas Hahn - SS</t>
+    <t>#37 Thomas Hahn - SS</t>
   </si>
   <si>
     <t>#44 John Nolan - FS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>CHI 39</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>Goal Line 3 Deep Man</t>
   </si>
   <si>
     <t>1-10-CHI 39 (14:17) 5-James Brown ran to CHI 45 for 6 yards. Tackle by 38-Henry Baker. PENALTY - Offsides (DET 60-Paul Carlucci)</t>
   </si>
   <si>
     <t>#5 James Brown - RB</t>
   </si>
   <si>
     <t>#38 Tom Rogers - FB</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>CHI 35</t>
   </si>
   <si>
     <t>(10:11) 9-Mark Graham kicks 68 yards from CHI 35 to DET -3. Touchback.</t>
   </si>
   <si>
     <t>#38 Jeffrey Robinson - RB</t>
   </si>
   <si>
     <t>#71 Paul Hilton - RDE</t>
   </si>
   <si>
     <t>Goal Line Normal HB Pitch Weak</t>
   </si>
   <si>
     <t>1-10-DET 25 (10:11) 23-Kenneth Watson ran to DET 27 for 2 yards. Tackle by 50-Michael Martinez.</t>
   </si>
   <si>
     <t>#5 Richard Bodden - QB</t>
   </si>
   <si>
     <t>#23 Kenneth Watson - RB</t>
   </si>
   <si>
-    <t>#25 Joe Speece - FB</t>
+    <t>#22 Joe Speece - FB</t>
   </si>
   <si>
     <t>#81 David Lewellyn - TE</t>
   </si>
   <si>
     <t>#88 Leonard Weldon - TE</t>
   </si>
   <si>
     <t>#79 Kim Allen - LT</t>
   </si>
   <si>
     <t>#53 Bryan Vasquez - LG</t>
   </si>
   <si>
     <t>#56 Ernest Cavanaugh - C</t>
   </si>
   <si>
     <t>#76 Harvey Eliason - RG</t>
   </si>
   <si>
     <t>#52 Jimmy Degregorio - RT</t>
   </si>
   <si>
     <t>#95 Shawn Garland - LDE</t>
   </si>