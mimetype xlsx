--- v0 (2026-10-04)
+++ v1 (2026-10-25)
@@ -368,51 +368,51 @@
   <si>
     <t>#42 Christopher Alexander - FB</t>
   </si>
   <si>
     <t>#10 Gary Friedman - TE</t>
   </si>
   <si>
     <t>#18 Johnny Wells - WR</t>
   </si>
   <si>
     <t>#82 Jerry Carter - WR</t>
   </si>
   <si>
     <t>#74 John Goetz - LT</t>
   </si>
   <si>
     <t>#67 Tommy Brown - LG</t>
   </si>
   <si>
     <t>#65 Gary Burrus - C</t>
   </si>
   <si>
     <t>#77 Darryl Jenkins - LG</t>
   </si>
   <si>
-    <t>#51 Douglas Ibarra - RT</t>
+    <t>#51 Douglas Ibarra - RG</t>
   </si>
   <si>
     <t>#91 Mathew Espinoza - LDE</t>
   </si>
   <si>
     <t>#46 Bryan Hutchins - DT</t>
   </si>
   <si>
     <t>#50 Dan Romo - RDE</t>
   </si>
   <si>
     <t>#59 Ron Slater - SLB</t>
   </si>
   <si>
     <t>#55 Jackson Nelson - MLB</t>
   </si>
   <si>
     <t>#51 Franklin Bohrer - MLB</t>
   </si>
   <si>
     <t>#57 Frank Barrier - WLB</t>
   </si>
   <si>
     <t>#25 Joseph Walker - CB</t>
   </si>
@@ -608,51 +608,51 @@
   <si>
     <t>#99 Paul Torbert - RDE</t>
   </si>
   <si>
     <t>#94 Edward Hall - DT</t>
   </si>
   <si>
     <t>#52 Dan Cooper - WLB</t>
   </si>
   <si>
     <t>#93 Felix Kaplan - RDE</t>
   </si>
   <si>
     <t>10:52</t>
   </si>
   <si>
     <t>NED 35</t>
   </si>
   <si>
     <t>(10:53) 8-John Sullivan kicks 67 yards from NED 35 to MIA -2. Touchback.</t>
   </si>
   <si>
     <t>#39 Jesse Pearson - RB</t>
   </si>
   <si>
-    <t>#24 Homer Allen - WLB</t>
+    <t>#50 Homer Allen - WLB</t>
   </si>
   <si>
     <t>MIA 25</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Dive Left</t>
   </si>
   <si>
     <t>Nickel Normal SS Blitz</t>
   </si>
   <si>
     <t>1-10-MIA 25 (10:53) 23-Joel Espinoza ran to MIA 29 for 4 yards. Tackle by 49-James Fletcher.</t>
   </si>
   <si>
     <t>#7 Thomas Pugliese - QB</t>
   </si>
   <si>
     <t>#35 Gregory Torres - RB</t>
   </si>
   <si>
     <t>#23 Joel Espinoza - FB</t>
   </si>
   <si>
     <t>#85 Laverne Robertson - WR</t>
   </si>
@@ -734,51 +734,51 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-1-MIA 35 (9:03) 1-Brian Batista punts 44 yards to NED 22. 89-Marshall Murphy to NED 26 for 5 yards. 89-Marshall Murphy FUMBLES (56-Henry Aaron) recovered by NED-40-David Andresen at NED 27. Tackle by 20-Mike McCarthy.</t>
   </si>
   <si>
     <t>#1 Brian Batista - P</t>
   </si>
   <si>
     <t>#83 Robert Lange - TE</t>
   </si>
   <si>
     <t>#70 Frank Anderson - RG</t>
   </si>
   <si>
     <t>#67 Edward Linck - LG</t>
   </si>
   <si>
     <t>#52 Vernon Smith - RDE</t>
   </si>
   <si>
     <t>#56 Shawn Kozak - RDE</t>
   </si>
   <si>
-    <t>#59 Andrew Dunn - SLB</t>
+    <t>#59 Andrew Dunn - WLB</t>
   </si>
   <si>
     <t>#94 Allen Leonard - MLB</t>
   </si>
   <si>
     <t>8:53</t>
   </si>
   <si>
     <t>NED 27</t>
   </si>
   <si>
     <t>Singleback Normal PA Rollout</t>
   </si>
   <si>
     <t>1-10-NED 27 (8:54) 11-Ralph Archie pass complete to 14-Steven Siler to MIA 49 for 24 yards. Tackle by 37-Walter Jenkins.</t>
   </si>
   <si>
     <t>8:14</t>
   </si>
   <si>
     <t>MIA 49</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>