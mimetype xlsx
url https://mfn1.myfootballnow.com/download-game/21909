--- v0 (2026-10-04)
+++ v1 (2026-10-25)
@@ -290,126 +290,126 @@
   <si>
     <t>15:00</t>
   </si>
   <si>
     <t>NYA has won the toss and elected to receive.</t>
   </si>
   <si>
     <t>SFO</t>
   </si>
   <si>
     <t>SFO 35</t>
   </si>
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 3-Edward Davis kicks 74 yards from SFO 35 to NYA -9. Touchback.</t>
   </si>
   <si>
     <t>#32 Jose Hernandez - RB</t>
   </si>
   <si>
-    <t>#44 Arturo Serrano - WLB</t>
+    <t>#92 Arturo Serrano - SLB</t>
   </si>
   <si>
     <t>#45 Cornell Huynh - SLB</t>
   </si>
   <si>
     <t>#79 Ralph Roberts - LDE</t>
   </si>
   <si>
     <t>#50 Curt Price - MLB</t>
   </si>
   <si>
     <t>#22 Randy Kramer - CB</t>
   </si>
   <si>
     <t>#37 Maurice Hudson - FS</t>
   </si>
   <si>
     <t>#23 Kevin Tapp - SS</t>
   </si>
   <si>
     <t>#75 Richard Kimmell - LDE</t>
   </si>
   <si>
     <t>#70 Frank Jenkins - DT</t>
   </si>
   <si>
     <t>#41 David Roy - MLB</t>
   </si>
   <si>
     <t>#3 Edward Davis - K</t>
   </si>
   <si>
     <t>NYA</t>
   </si>
   <si>
     <t>NYA 25</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Strong Deep</t>
   </si>
   <si>
     <t>Nickel Normal Man Cover 2</t>
   </si>
   <si>
     <t>1-10-NYA 25 (15:00) 11-Patrick Camp pass INTERCEPTED by 53-Charles Covington at NYA 36. 53-Charles Covington to NYA 36 for 0 yards. Tackle by 32-Jose Hernandez.</t>
   </si>
   <si>
     <t>#11 Patrick Camp - QB</t>
   </si>
   <si>
-    <t>#31 Robert Cruz - RB</t>
+    <t>#48 Robert Cruz - RB</t>
   </si>
   <si>
     <t>#6 Brian Flores - WR</t>
   </si>
   <si>
-    <t>#17 William Hollins - WR</t>
+    <t>#16 William Hollins - WR</t>
   </si>
   <si>
     <t>#10 Kenneth Nale - WR</t>
   </si>
   <si>
     <t>#68 Travis Miller - LT</t>
   </si>
   <si>
     <t>#62 Ryan Thompson - LG</t>
   </si>
   <si>
     <t>#54 Michael Brandy - C</t>
   </si>
   <si>
     <t>#60 Fred Lopez - RG</t>
   </si>
   <si>
-    <t>#69 Robert Nesbitt - RT</t>
+    <t>#79 Robert Nesbitt - RT</t>
   </si>
   <si>
     <t>#96 Ramon Gaines - LDE</t>
   </si>
   <si>
     <t>#99 Jonathon Ransome - DT</t>
   </si>
   <si>
     <t>#91 Scott Martins - DT</t>
   </si>
   <si>
     <t>#95 Charles Lofton - RDE</t>
   </si>
   <si>
     <t>#53 Charles Covington - MLB</t>
   </si>
   <si>
     <t>#59 Edward Berry - WLB</t>
   </si>
   <si>
     <t>#36 Horace Graham - CB</t>
   </si>
   <si>
     <t>#24 Kevin Cory - CB</t>
   </si>
@@ -692,51 +692,51 @@
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-3-NYA 32 (9:08) 1-Michael Armstead punts 48 yards to SFO 20. 19-Travis McMillin to SFO 28 for 9 yards. Tackle by 79-Ralph Roberts.</t>
   </si>
   <si>
     <t>#1 Michael Armstead - P</t>
   </si>
   <si>
     <t>#94 Tommy Ketterer - LDE</t>
   </si>
   <si>
     <t>#21 Adam Moore - FS</t>
   </si>
   <si>
     <t>#57 Claude Nicholson - LT</t>
   </si>
   <si>
     <t>#67 Gary Schneider - RT</t>
   </si>
   <si>
     <t>#66 Brad Contreras - LT</t>
   </si>
   <si>
-    <t>#57 Zane Hall - MLB</t>
+    <t>#94 Zane Hall - MLB</t>
   </si>
   <si>
     <t>8:58</t>
   </si>
   <si>
     <t>SFO 28</t>
   </si>
   <si>
     <t>1-10-SFO 28 (8:59) 41-Albert Turner ran to NYA 48 for 23 yards. Pushed out of bounds by 23-Kevin Tapp. NYA 44-Arturo Serrano was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>8:20</t>
   </si>
   <si>
     <t>NYA 48</t>
   </si>
   <si>
     <t>Goal Line Normal PA TE Drag</t>
   </si>
   <si>
     <t>1-10-NYA 48 (8:19) 15-David Mortenson pass Pass knocked down by 20-Thomas Carr. incomplete, intended for 85-James White.</t>
   </si>
   <si>
     <t>8:16</t>
   </si>