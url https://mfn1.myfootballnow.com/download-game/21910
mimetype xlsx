--- v0 (2026-10-04)
+++ v1 (2026-10-25)
@@ -383,51 +383,51 @@
   <si>
     <t>#58 James Reese - C</t>
   </si>
   <si>
     <t>#65 Leon Oshea - RG</t>
   </si>
   <si>
     <t>#50 Jamie Deloach - RT</t>
   </si>
   <si>
     <t>#96 George Rogers - LDE</t>
   </si>
   <si>
     <t>#93 Peter Johnson - DT</t>
   </si>
   <si>
     <t>#74 Jason Long - LDE</t>
   </si>
   <si>
     <t>#97 Jeffrey Torres - DT</t>
   </si>
   <si>
     <t>#56 Rayford Russell - SLB</t>
   </si>
   <si>
-    <t>#52 James Dodson - MLB</t>
+    <t>#95 James Dodson - MLB</t>
   </si>
   <si>
     <t>#51 Christopher Thorpe - WLB</t>
   </si>
   <si>
     <t>#46 Chris Douglas - CB</t>
   </si>
   <si>
     <t>#21 Kevin Kohn - CB</t>
   </si>
   <si>
     <t>#26 William Adames - CB</t>
   </si>
   <si>
     <t>#29 Robert Eaton - CB</t>
   </si>
   <si>
     <t>14:57</t>
   </si>
   <si>
     <t>IND 30</t>
   </si>
   <si>
     <t>Singleback Slot Strong Off Tackle Strong</t>
   </si>
@@ -683,51 +683,51 @@
   <si>
     <t>I Formation Normal HB Blast</t>
   </si>
   <si>
     <t>3-14-ATL 17 (9:24) 24-Daniel Crawford ran to ATL 19 for 1 yards. Tackle by 56-John Bechtel.</t>
   </si>
   <si>
     <t>8:40</t>
   </si>
   <si>
     <t>ATL 19</t>
   </si>
   <si>
     <t>4-12-ATL 19 (8:39) 13-Bruce Welch punts 47 yards to IND 34. 20-Vicente Degnan to IND 37 for 2 yards. Tackle by 71-Stephen Gowdy. PENALTY - Holding (ATL 79-Merle Robinson) (Declined)</t>
   </si>
   <si>
     <t>#13 Bruce Welch - P</t>
   </si>
   <si>
     <t>#70 Jack Jackson - RT</t>
   </si>
   <si>
     <t>#65 Donald Stjohn - LT</t>
   </si>
   <si>
-    <t>#51 Jonathan Jay - SLB</t>
+    <t>#55 Jonathan Jay - SLB</t>
   </si>
   <si>
     <t>#77 Tommy Fulton - RDE</t>
   </si>
   <si>
     <t>8:28</t>
   </si>
   <si>
     <t>IND 37</t>
   </si>
   <si>
     <t>4-3 Under 2 Deep Flat Outside</t>
   </si>
   <si>
     <t>1-10-IND 37 (8:29) 3-Jonathan Montagna pass complete to 11-Evan Smith to IND 47 for 10 yards. Tackle by 21-Kevin Kohn.</t>
   </si>
   <si>
     <t>#55 James Coursey - SLB</t>
   </si>
   <si>
     <t>7:45</t>
   </si>
   <si>
     <t>IND 47</t>
   </si>