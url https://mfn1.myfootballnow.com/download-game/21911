--- v0 (2026-10-04)
+++ v1 (2026-10-25)
@@ -365,69 +365,69 @@
   <si>
     <t>#17 Rodolfo Militello - WR</t>
   </si>
   <si>
     <t>#88 George Morgan - TE</t>
   </si>
   <si>
     <t>#82 John Clay - TE</t>
   </si>
   <si>
     <t>#89 George Jones - WR</t>
   </si>
   <si>
     <t>#84 Charles Uresti - WR</t>
   </si>
   <si>
     <t>#62 James Hall - LT</t>
   </si>
   <si>
     <t>#50 John Wright - LG</t>
   </si>
   <si>
     <t>#68 John Merriweather - C</t>
   </si>
   <si>
-    <t>#60 Frank Park - RG</t>
+    <t>#73 Frank Park - RG</t>
   </si>
   <si>
     <t>#57 David Palacio - LG</t>
   </si>
   <si>
     <t>#94 Shane Frakes - LDE</t>
   </si>
   <si>
     <t>#65 Raymond Solomon - DT</t>
   </si>
   <si>
-    <t>#95 Albert Werner - LDE</t>
+    <t>#70 Albert Werner - LDE</t>
   </si>
   <si>
     <t>#93 Lyle Gleason - RDE</t>
   </si>
   <si>
-    <t>#52 Mark Stevens - SLB</t>
+    <t>#92 Mark Stevens - SLB</t>
   </si>
   <si>
     <t>#92 Edward Dominguez - MLB</t>
   </si>
   <si>
     <t>#90 Joey Healy - WLB</t>
   </si>
   <si>
     <t>#24 Jason Estes - CB</t>
   </si>
   <si>
     <t>#34 Robert Saddler - CB</t>
   </si>
   <si>
     <t>#48 Michael Mauricio - SS</t>
   </si>
   <si>
     <t>#33 Edward Stone - FS</t>
   </si>
   <si>
     <t>14:53</t>
   </si>
   <si>
     <t>Split Backs 3 Wide Slot Post</t>
   </si>
@@ -449,51 +449,51 @@
   <si>
     <t>#41 James Nielsen - CB</t>
   </si>
   <si>
     <t>14:50</t>
   </si>
   <si>
     <t>Nickel 3-3-5 Cover 2 Man Under</t>
   </si>
   <si>
     <t>3-10-NOS 25 (14:51) 9-John Koch pass Pass knocked down by 41-James Nielsen. incomplete, intended for 89-George Jones.</t>
   </si>
   <si>
     <t>14:46</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-NOS 25 (14:46) 7-Gary Anderson punts 49 yards to GBY 26. 15-Chad Sailor to GBY 36 for 10 yards. Tackle by 79-Ron Johnston. GBY 93-Lyle Gleason was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
-    <t>#7 Gary Anderson - P</t>
+    <t>#12 Gary Anderson - P</t>
   </si>
   <si>
     <t>#15 Chad Sailor - WR</t>
   </si>
   <si>
     <t>#50 Dave Snead - RDE</t>
   </si>
   <si>
     <t>#97 Nelson Macrae - MLB</t>
   </si>
   <si>
     <t>#79 Ron Johnston - C</t>
   </si>
   <si>
     <t>#55 Gary McKinney - SLB</t>
   </si>
   <si>
     <t>14:37</t>
   </si>
   <si>
     <t>GBY 36</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR RB Curls</t>
   </si>
@@ -503,54 +503,54 @@
   <si>
     <t>#11 Rodger Streetman - QB</t>
   </si>
   <si>
     <t>#28 James Moran - RB</t>
   </si>
   <si>
     <t>#36 Walter Bennett - RB</t>
   </si>
   <si>
     <t>#12 Paul McMillan - WR</t>
   </si>
   <si>
     <t>#14 Fredrick Oconnor - WR</t>
   </si>
   <si>
     <t>#71 Thomas Rhodes - LT</t>
   </si>
   <si>
     <t>#74 Jose Seaman - LG</t>
   </si>
   <si>
     <t>#60 Ali Kelley - C</t>
   </si>
   <si>
-    <t>#61 Orlando Miller - RG</t>
-[...2 lines deleted...]
-    <t>#66 Gordon Brickley - LT</t>
+    <t>#56 Orlando Miller - RG</t>
+  </si>
+  <si>
+    <t>#68 Gordon Brickley - LT</t>
   </si>
   <si>
     <t>#67 John Maurer - DT</t>
   </si>
   <si>
     <t>#58 Morris Fraise - SLB</t>
   </si>
   <si>
     <t>#98 Mark Roberts - MLB</t>
   </si>
   <si>
     <t>#32 David Harris - CB</t>
   </si>
   <si>
     <t>#27 Bill Denton - CB</t>
   </si>
   <si>
     <t>13:53</t>
   </si>
   <si>
     <t>GBY 43</t>
   </si>
   <si>
     <t>Goal Line Normal HB Dive</t>
   </si>
@@ -1007,51 +1007,51 @@
   <si>
     <t>12:55</t>
   </si>
   <si>
     <t>GBY 32</t>
   </si>
   <si>
     <t>Nickel Normal Double WR1</t>
   </si>
   <si>
     <t>2-1-GBY 32 (12:54) 9-John Koch pass complete to 89-George Jones to GBY 20 for 12 yards. Tackle by 24-Jason Estes.</t>
   </si>
   <si>
     <t>12:14</t>
   </si>
   <si>
     <t>GBY 20</t>
   </si>
   <si>
     <t>Nickel Normal Shallow Zone Deep</t>
   </si>
   <si>
     <t>1-10-GBY 20 (12:13) 9-John Koch pass Pass knocked down by 34-Robert Saddler. incomplete, intended for 84-Charles Uresti.</t>
   </si>
   <si>
-    <t>#80 Chet Lowman - WR</t>
+    <t>#10 Chet Lowman - WR</t>
   </si>
   <si>
     <t>12:06</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>2-10-GBY 20 (12:07) 9-John Koch pass complete to 84-Charles Uresti to GBY 12 for 8 yards. Tackle by 34-Robert Saddler. 34-Robert Saddler got away with a hold on that play.</t>
   </si>
   <si>
     <t>11:23</t>
   </si>
   <si>
     <t>GBY 12</t>
   </si>
   <si>
     <t>Goal Line Normal HB Weak</t>
   </si>
   <si>
     <t>3-2-GBY 12 (11:22) 48-Matthew Adkins ran to GBY 7 for 5 yards. Tackle by 33-Angel Johnston.</t>
   </si>
   <si>
     <t>10:47</t>
   </si>
@@ -2294,51 +2294,51 @@
     <col min="7" max="7" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="312.495" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="30.564" bestFit="true" customWidth="true" style="0"/>