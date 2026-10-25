--- v0 (2026-10-04)
+++ v1 (2026-10-25)
@@ -302,93 +302,93 @@
   <si>
     <t>Kickoff</t>
   </si>
   <si>
     <t>Kick Return</t>
   </si>
   <si>
     <t>(15:00) 11-Richard Donlon kicks 74 yards from WAS 35 to MIN -9. Touchback.</t>
   </si>
   <si>
     <t>#85 Keith Landry - WR</t>
   </si>
   <si>
     <t>#25 Peter Levy - SS</t>
   </si>
   <si>
     <t>#94 John Burns - DT</t>
   </si>
   <si>
     <t>#23 Miles Blankenship - CB</t>
   </si>
   <si>
     <t>#65 Don Cross - DT</t>
   </si>
   <si>
-    <t>#35 Darren Sharper - CB</t>
+    <t>#42 Darren Sharper - FS</t>
   </si>
   <si>
     <t>#22 Tyler Davis - CB</t>
   </si>
   <si>
     <t>#55 Marvin Smith - WLB</t>
   </si>
   <si>
-    <t>#42 Sam Rucker - SS</t>
+    <t>#36 Sam Rucker - SS</t>
   </si>
   <si>
     <t>#21 Dwight Henderson - CB</t>
   </si>
   <si>
     <t>#95 Harold Graham - DT</t>
   </si>
   <si>
     <t>#11 Richard Donlon - K</t>
   </si>
   <si>
     <t>MIN</t>
   </si>
   <si>
     <t>MIN 25</t>
   </si>
   <si>
     <t>I Formation Normal PA Fullback Flat</t>
   </si>
   <si>
     <t>4-3 Under Double LB Blitz</t>
   </si>
   <si>
     <t>1-10-MIN 25 (15:00) 5-Brian Thompson pass complete to 17-Ray Byrne to MIN 47 for 22 yards. Tackle by 27-Russell Orr.</t>
   </si>
   <si>
     <t>#5 Brian Thompson - QB</t>
   </si>
   <si>
     <t>#26 Manuel Lee - RB</t>
   </si>
   <si>
-    <t>#40 Bryce Southern - FB</t>
+    <t>#10 Bryce Southern - WR</t>
   </si>
   <si>
     <t>#88 Rudy Stevens - TE</t>
   </si>
   <si>
     <t>#17 Ray Byrne - WR</t>
   </si>
   <si>
     <t>#69 William Sasse - LT</t>
   </si>
   <si>
     <t>#60 Joseph Vannoy - LG</t>
   </si>
   <si>
     <t>#71 Donald Wolfe - C</t>
   </si>
   <si>
     <t>#64 Wilfredo Vidal - RG</t>
   </si>
   <si>
     <t>#75 Tim Irwin - RT</t>
   </si>
   <si>
     <t>#79 Harold Stirling - LDE</t>
   </si>
@@ -416,51 +416,51 @@
   <si>
     <t>#20 Bruce Holloway - SS</t>
   </si>
   <si>
     <t>#35 Gary Hickman - SS</t>
   </si>
   <si>
     <t>#24 Clyde Boyd - CB</t>
   </si>
   <si>
     <t>14:24</t>
   </si>
   <si>
     <t>MIN 47</t>
   </si>
   <si>
     <t>I Formation Power Play Action HB Downfield</t>
   </si>
   <si>
     <t>Goal Line Attack #2</t>
   </si>
   <si>
     <t>1-10-MIN 47 (14:23) 5-Brian Thompson pass complete to 17-Ray Byrne to WAS 41 for 11 yards. Tackle by 27-Russell Orr. Nice job by 17-Ray Byrne on that route to lose his coverage.</t>
   </si>
   <si>
-    <t>#44 Mark Johnson - FB</t>
+    <t>#16 Mark Johnson - WR</t>
   </si>
   <si>
     <t>#92 Joseph Law - LDE</t>
   </si>
   <si>
     <t>#97 Jimmy Deleon - MLB</t>
   </si>
   <si>
     <t>13:50</t>
   </si>
   <si>
     <t>WAS 41</t>
   </si>
   <si>
     <t>4-3 Normal SLB Outside Blitz</t>
   </si>
   <si>
     <t>1-10-WAS 41 (13:49) 5-Brian Thompson pass Pass knocked down by 54-Michael Henderson. incomplete, intended for 88-Rudy Stevens.</t>
   </si>
   <si>
     <t>#37 Rafael Calloway - SS</t>
   </si>
   <si>
     <t>13:46</t>
   </si>