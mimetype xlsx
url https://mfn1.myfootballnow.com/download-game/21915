--- v0 (2026-10-04)
+++ v1 (2026-10-25)
@@ -413,84 +413,84 @@
   <si>
     <t>#91 Aaron Lynch - WLB</t>
   </si>
   <si>
     <t>#45 Scott Anderson - CB</t>
   </si>
   <si>
     <t>#37 Christopher Cohen - CB</t>
   </si>
   <si>
     <t>#33 Deandre Peck - SS</t>
   </si>
   <si>
     <t>14:18</t>
   </si>
   <si>
     <t>Shotgun Normal FL Slant</t>
   </si>
   <si>
     <t>3-4 Normal Man Cover 1</t>
   </si>
   <si>
     <t>2-10-LAA 25 (14:17) 14-Tony Moore pass complete to 24-George Slocum to LAA 25 for a short gain. Tackle by 45-Scott Anderson.</t>
   </si>
   <si>
-    <t>#86 Robert Coleman - WR</t>
+    <t>#15 Robert Coleman - WR</t>
   </si>
   <si>
     <t>#82 Elton Ferraro - WR</t>
   </si>
   <si>
     <t>#86 Charles Jenkins - WR</t>
   </si>
   <si>
     <t>#64 Shad Brodie - RDE</t>
   </si>
   <si>
     <t>#58 Robert Driggs - MLB</t>
   </si>
   <si>
     <t>#20 Robert Ross - FS</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>I Formation Normal PA Streaks</t>
   </si>
   <si>
     <t>Dime Flat Man Cover 1</t>
   </si>
   <si>
     <t>3-10-LAA 25 (13:34) 14-Tony Moore pass complete to 84-Robt Weiss to LAA 36 for 12 yards. Tackle by 33-Deandre Peck. Pressure by 71-Jeff Reynoso.</t>
   </si>
   <si>
     <t>#27 Robert James - CB</t>
   </si>
   <si>
-    <t>#36 Kenneth Tomasini - CB</t>
+    <t>#33 Kenneth Tomasini - CB</t>
   </si>
   <si>
     <t>12:51</t>
   </si>
   <si>
     <t>LAA 36</t>
   </si>
   <si>
     <t>I Formation Power HB Strong Outside</t>
   </si>
   <si>
     <t>4-3 Under Crash Right</t>
   </si>
   <si>
     <t>1-10-LAA 36 (12:50) 24-George Slocum ran to LAA 35 for -2 yards. Tackle by 91-Aaron Lynch.</t>
   </si>
   <si>
     <t>12:17</t>
   </si>
   <si>
     <t>LAA 35</t>
   </si>
   <si>
     <t>Shotgun 2 RB 3 WR Shotgun Sweep</t>
   </si>
@@ -506,51 +506,51 @@
   <si>
     <t>LAA 37</t>
   </si>
   <si>
     <t>Singleback Slot Strong HB Checkdown</t>
   </si>
   <si>
     <t>3-10-LAA 37 (11:41) 14-Tony Moore pass Pass knocked down by 45-Scott Anderson. incomplete, intended for 86-Robert Coleman.</t>
   </si>
   <si>
     <t>11:37</t>
   </si>
   <si>
     <t>Punt</t>
   </si>
   <si>
     <t>Punt Return</t>
   </si>
   <si>
     <t>4-10-LAA 37 (11:38) 4-Roy Farley punts 49 yards to DEN 14. 19-Harold Flores to DEN 43 for 29 yards. Tackle by 4-Roy Farley. DEN 67-Tracy Killian was injured on the play. He looks like he should be able to return.</t>
   </si>
   <si>
     <t>#4 Roy Farley - P</t>
   </si>
   <si>
-    <t>#68 William Boner - C</t>
+    <t>#63 William Boner - RG</t>
   </si>
   <si>
     <t>#19 Harold Flores - RB</t>
   </si>
   <si>
     <t>#24 Zachery Obrien - CB</t>
   </si>
   <si>
     <t>#35 Jack James - CB</t>
   </si>
   <si>
     <t>#67 Louie Baylor - LG</t>
   </si>
   <si>
     <t>#76 Scott McCusker - RT</t>
   </si>
   <si>
     <t>#2 Robert Carter - SLB</t>
   </si>
   <si>
     <t>11:25</t>
   </si>
   <si>
     <t>DEN 43</t>
   </si>
@@ -1133,51 +1133,51 @@
   <si>
     <t>DEN 7</t>
   </si>
   <si>
     <t>Singleback Slot Strong Skinny Posts</t>
   </si>
   <si>
     <t>2-7-DEN 7 (4:42) 14-Tony Moore pass complete to 82-Elton Ferraro for 7 yards. TOUCHDOWN! LAA 6 DEN 7</t>
   </si>
   <si>
     <t>#17 Kenny Johnson - WR</t>
   </si>
   <si>
     <t>4:38</t>
   </si>
   <si>
     <t>(4:39) Extra point GOOD by 19-John Lambert. LAA 7 DEN 7</t>
   </si>
   <si>
     <t>#18 Curtis Guillermo - QB</t>
   </si>
   <si>
     <t>#19 John Lambert - K</t>
   </si>
   <si>
-    <t>#58 Lewis Page - RG</t>
+    <t>#58 Lewis Page - C</t>
   </si>
   <si>
     <t>#59 Herbert Hage - RDE</t>
   </si>
   <si>
     <t>(4:39) 19-John Lambert kicks 68 yards from LAA 35 to DEN -3. Touchback.</t>
   </si>
   <si>
     <t>#38 Gary William - FS</t>
   </si>
   <si>
     <t>DEN 25</t>
   </si>
   <si>
     <t>Singleback Normal HB Inside Weak</t>
   </si>
   <si>
     <t>1-10-DEN 25 (4:39) 23-Michael Jacques ran to DEN 24 for -1 yards. Tackle by 90-Johnnie Arnold.</t>
   </si>
   <si>
     <t>4:01</t>
   </si>
   <si>
     <t>DEN 24</t>
   </si>
@@ -2265,51 +2265,51 @@
     <col min="26" max="26" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="51" max="51" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="51" max="51" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="52" max="52" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="54" max="54" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="55" max="55" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="56" max="56" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="57" max="57" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="58" max="58" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="59" max="59" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="60" max="60" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="61" max="61" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="62" max="62" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="63" max="63" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="64" max="64" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="65" max="65" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="66" max="66" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="67" max="67" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="68" max="68" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="69" max="69" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="70" max="70" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="71" max="71" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="72" max="72" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="73" max="73" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="74" max="74" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="75" max="75" width="25.851" bestFit="true" customWidth="true" style="0"/>
     <col min="76" max="76" width="31.707" bestFit="true" customWidth="true" style="0"/>